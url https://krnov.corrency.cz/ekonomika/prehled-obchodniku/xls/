--- v1 (2026-07-09)
+++ v2 (2026-10-09)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="150">
   <si>
     <t xml:space="preserve">A.N.D interier</t>
   </si>
   <si>
     <t xml:space="preserve">Albrechtická 37a</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.and-interier.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Alpine Sport</t>
   </si>
   <si>
     <t xml:space="preserve">Hlavní náměstí 93/20</t>
   </si>
   <si>
@@ -283,50 +283,68 @@
     <t xml:space="preserve">Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">http://www.vikpap.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Pekárna a zdravá výživa Slovanka</t>
   </si>
   <si>
     <t xml:space="preserve">Zámecké nám. 2000/2</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov - Pod Bezručovým vrchem</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RAPA GRILL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mikulášská 918/17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krnov - Pod Bezručovým vrchem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rapagrill.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Renta gym</t>
   </si>
   <si>
     <t xml:space="preserve">Mikulášská 69</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.rentagym.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Stánek Agnes u Bowlingu</t>
   </si>
   <si>
     <t xml:space="preserve">Albrechtická 1</t>
   </si>
@@ -489,50 +507,60 @@
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <cols>
+    <col min="1" max="1" width="40.00" customWidth="1"/>
+    <col min="2" max="2" width="25.00" customWidth="1"/>
+    <col min="3" max="3" width="31.00" customWidth="1"/>
+    <col min="4" max="4" width="8.43" customWidth="1"/>
+    <col min="5" max="5" width="60.00" customWidth="1"/>
+    <col min="6" max="6" width="12.00" customWidth="1"/>
+    <col min="7" max="7" width="12.00" customWidth="1"/>
+    <col min="8" max="8" width="60.00" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
         <v>50.092775</v>
       </c>
       <c r="G1" s="0">
         <v>17.6874913</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>5</v>
@@ -911,254 +939,280 @@
       </c>
       <c r="F16" s="0">
         <v>50.0897438</v>
       </c>
       <c r="G16" s="0">
         <v>17.702065</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" s="0" t="s">
         <v>92</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>95</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>96</v>
       </c>
       <c r="F17" s="0">
-        <v>50.0895538</v>
+        <v>50.0899023</v>
       </c>
       <c r="G17" s="0">
-        <v>17.6896062</v>
+        <v>17.6965775</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" s="0" t="s">
         <v>98</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>99</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>100</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>101</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>102</v>
       </c>
       <c r="F18" s="0">
-        <v>50.09078</v>
+        <v>50.0895538</v>
       </c>
       <c r="G18" s="0">
-        <v>17.69341</v>
+        <v>17.6896062</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" s="0" t="s">
         <v>104</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F19" s="0">
-        <v>50.0875838</v>
+        <v>50.09078</v>
       </c>
       <c r="G19" s="0">
-        <v>17.6888825</v>
+        <v>17.69341</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="0">
         <v>50.0875838</v>
       </c>
       <c r="G20" s="0">
         <v>17.6888825</v>
       </c>
+      <c r="H20" s="0" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F21" s="0">
-        <v>50.0888325</v>
+        <v>50.0875838</v>
       </c>
       <c r="G21" s="0">
-        <v>17.7068688</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>17.6888825</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>123</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F22" s="0">
-        <v>50.0908388</v>
+        <v>50.0888325</v>
       </c>
       <c r="G22" s="0">
-        <v>17.7034675</v>
+        <v>17.7068688</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="F23" s="0">
-        <v>50.0934263</v>
+        <v>50.0908388</v>
       </c>
       <c r="G23" s="0">
-        <v>17.6837963</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>17.7034675</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>134</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F24" s="0">
-        <v>50.0885688</v>
+        <v>50.0934263</v>
       </c>
       <c r="G24" s="0">
-        <v>17.6915788</v>
+        <v>17.6837963</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F25" s="0">
-        <v>50.0897438</v>
+        <v>50.0885688</v>
       </c>
       <c r="G25" s="0">
-        <v>17.702065</v>
+        <v>17.6915788</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>143</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" s="0" t="s">
+        <v>144</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>146</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>148</v>
+      </c>
+      <c r="F26" s="0">
+        <v>50.0897438</v>
+      </c>
+      <c r="G26" s="0">
+        <v>17.702065</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>