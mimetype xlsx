--- v0 (2026-05-24)
+++ v1 (2026-07-09)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="139" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="144">
   <si>
     <t xml:space="preserve">A.N.D interier</t>
   </si>
   <si>
     <t xml:space="preserve">Albrechtická 37a</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.and-interier.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Alpine Sport</t>
   </si>
   <si>
     <t xml:space="preserve">Hlavní náměstí 93/20</t>
   </si>
   <si>
@@ -339,68 +339,98 @@
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://Hansport.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Studio Excelent</t>
   </si>
   <si>
     <t xml:space="preserve">Zacpalova 1161/2</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.kosmetikakrnov.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Studio Silueta - masáže a kosmetika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zacpalova 1161/2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krnov - Pod Bezručovým vrchem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
     <t xml:space="preserve">SYMBOL-KRNOV</t>
   </si>
   <si>
     <t xml:space="preserve">náměstí Minoritů 129/20</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov - Pod Bezručovým vrchem</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Oděvy a Obuv</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.symbol-krnov.cz/prodejna</t>
   </si>
   <si>
+    <t xml:space="preserve">Vaše kadeřnictví</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hlavní náměstí 43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Krnov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
     <t xml:space="preserve">VIKPAP GROUP s. r. o.</t>
   </si>
   <si>
     <t xml:space="preserve">Nádražní 2335/30</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov - Pod Bezručovým vrchem</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Mimoškolní aktivity dětí</t>
   </si>
   <si>
     <t xml:space="preserve">http://www.vikpap.cz/</t>
   </si>
   <si>
     <t xml:space="preserve">Zdravá výživa Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">Revoluční 891/50</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov - Pod Bezručovým vrchem</t>
@@ -409,65 +439,50 @@
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/Zdrava.vyziva.Krnov</t>
   </si>
   <si>
     <t xml:space="preserve">ZDRAVĚNKA, s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">Zámecké náměstí 2000/2</t>
   </si>
   <si>
     <t xml:space="preserve">Krnov - Pod Bezručovým vrchem</t>
   </si>
   <si>
     <t xml:space="preserve">79401</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.facebook.com/profile.php?id=100057147712573&amp;locale=cs_CZ</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
@@ -974,153 +989,176 @@
       </c>
       <c r="G19" s="0">
         <v>17.6888825</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="0" t="s">
         <v>110</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>113</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>114</v>
       </c>
       <c r="F20" s="0">
-        <v>50.0888325</v>
+        <v>50.0875838</v>
       </c>
       <c r="G20" s="0">
-        <v>17.7068688</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>17.6888825</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="0" t="s">
         <v>117</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>118</v>
       </c>
-      <c r="D21" s="0" t="s">
+      <c r="E21" s="0" t="s">
         <v>119</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0">
+        <v>50.0888325</v>
+      </c>
+      <c r="G21" s="0">
+        <v>17.7068688</v>
+      </c>
+      <c r="H21" s="0" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>122</v>
       </c>
-      <c r="B22" s="0" t="s">
+      <c r="C22" s="0" t="s">
         <v>123</v>
       </c>
-      <c r="C22" s="0" t="s">
+      <c r="D22" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="D22" s="0" t="s">
+      <c r="E22" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="E22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F22" s="0">
-        <v>50.0885688</v>
+        <v>50.0908388</v>
       </c>
       <c r="G22" s="0">
-        <v>17.6915788</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>17.7034675</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>128</v>
       </c>
-      <c r="B23" s="0" t="s">
+      <c r="D23" s="0" t="s">
         <v>129</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="E23" s="0" t="s">
         <v>130</v>
       </c>
-      <c r="D23" s="0" t="s">
+      <c r="F23" s="0">
+        <v>50.0934263</v>
+      </c>
+      <c r="G23" s="0">
+        <v>17.6837963</v>
+      </c>
+      <c r="H23" s="0" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C24" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="D24" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="C24" s="0" t="s">
+      <c r="E24" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="D24" s="0" t="s">
+      <c r="F24" s="0">
+        <v>50.0885688</v>
+      </c>
+      <c r="G24" s="0">
+        <v>17.6915788</v>
+      </c>
+      <c r="H24" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="E24" s="0" t="s">
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" s="0" t="s">
         <v>138</v>
       </c>
-      <c r="F24" s="0">
-[...3 lines deleted...]
-        <v>17.7012475</v>
+      <c r="B25" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>140</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="F25" s="0">
+        <v>50.0897438</v>
+      </c>
+      <c r="G25" s="0">
+        <v>17.702065</v>
+      </c>
+      <c r="H25" s="0" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>